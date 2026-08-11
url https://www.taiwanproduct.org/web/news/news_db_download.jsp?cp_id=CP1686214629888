--- v0 (2026-05-01)
+++ v1 (2026-08-11)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12093" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblCellSpacing w:w="7" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="15" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="15" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8833"/>
         <w:gridCol w:w="3260"/>
       </w:tblGrid>
       <w:tr w:rsidR="001462B1" w:rsidRPr="00A16F44" w14:paraId="12B454ED" w14:textId="77777777" w:rsidTr="001462B1">
@@ -1711,51 +1711,51 @@
             </w:r>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>♦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="035D81FA" w14:textId="59F27565" w:rsidR="00FD3F5F" w:rsidRPr="00FD3F5F" w:rsidRDefault="002F0398" w:rsidP="00FD3F5F">
+          <w:p w14:paraId="035D81FA" w14:textId="2271B0FD" w:rsidR="00FD3F5F" w:rsidRPr="00FD3F5F" w:rsidRDefault="00546F10" w:rsidP="00FD3F5F">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>♦</w:t>
             </w:r>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
@@ -2025,51 +2025,51 @@
             </w:r>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>♦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3FCBCB5D" w14:textId="08A8E29B" w:rsidR="00B854F8" w:rsidRPr="00B854F8" w:rsidRDefault="002F0398" w:rsidP="00B854F8">
+          <w:p w14:paraId="3FCBCB5D" w14:textId="4BDFEB0A" w:rsidR="00B854F8" w:rsidRPr="00B854F8" w:rsidRDefault="00546F10" w:rsidP="00B854F8">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>♦</w:t>
             </w:r>
             <w:r w:rsidRPr="00A16F44">
               <w:rPr>
                 <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF00FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
@@ -2132,277 +2132,585 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3239" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C49C9CC" w14:textId="3A350246" w:rsidR="00B854F8" w:rsidRPr="00B854F8" w:rsidRDefault="00B854F8" w:rsidP="00590416">
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>大陸委員會</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00255AC2" w:rsidRPr="00A16F44" w14:paraId="7D6FAD01" w14:textId="77777777" w:rsidTr="00B854F8">
+        <w:trPr>
+          <w:tblCellSpacing w:w="7" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6048AEE2" w14:textId="164CF2F8" w:rsidR="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="00255AC2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>臺灣紡織工業統計彙編</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F69EB2B" w14:textId="67D159EB" w:rsidR="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="00590416">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>紡拓會</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255AC2" w:rsidRPr="00A16F44" w14:paraId="711B57E9" w14:textId="77777777" w:rsidTr="00255AC2">
+        <w:trPr>
+          <w:tblCellSpacing w:w="7" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3226D6C4" w14:textId="3F355B22" w:rsidR="00255AC2" w:rsidRPr="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="00255AC2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                           </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>♦</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>書籍名稱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16F44">
+              <w:rPr>
+                <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A16F44">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF00FF"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>♦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="99CCFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1709E177" w14:textId="2E7F03B2" w:rsidR="00255AC2" w:rsidRPr="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="004C64BD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255AC2" w:rsidRPr="00A16F44" w14:paraId="6BCD0147" w14:textId="77777777" w:rsidTr="00255AC2">
+        <w:trPr>
+          <w:tblCellSpacing w:w="7" w:type="dxa"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8812" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41088300" w14:textId="7717C5A0" w:rsidR="00255AC2" w:rsidRPr="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="00255AC2">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="360" w:hanging="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD3F5F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorEastAsia" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorEastAsia" w:hint="eastAsia"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>臺灣紡織工業統計彙編</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3239" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E966C7D" w14:textId="7C4EE40F" w:rsidR="00255AC2" w:rsidRPr="00255AC2" w:rsidRDefault="00255AC2" w:rsidP="004C64BD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>紡拓會</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="249CDF59" w14:textId="77777777" w:rsidR="004D5DC2" w:rsidRPr="004845C3" w:rsidRDefault="004D5DC2"/>
-    <w:sectPr w:rsidR="004D5DC2" w:rsidRPr="004845C3" w:rsidSect="00B854F8">
+    <w:sectPr w:rsidR="004D5DC2" w:rsidRPr="004845C3" w:rsidSect="00255AC2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="851" w:right="1440" w:bottom="851" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="1440" w:bottom="567" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="466EDB8B" w14:textId="77777777" w:rsidR="005B566C" w:rsidRDefault="005B566C" w:rsidP="00A82364">
+    <w:p w14:paraId="512673AB" w14:textId="77777777" w:rsidR="00A82364" w:rsidRDefault="00A82364" w:rsidP="00A82364">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01B488F8" w14:textId="77777777" w:rsidR="005B566C" w:rsidRDefault="005B566C" w:rsidP="00A82364">
+    <w:p w14:paraId="21722920" w14:textId="77777777" w:rsidR="00A82364" w:rsidRDefault="00A82364" w:rsidP="00A82364">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="425D0CDF" w14:textId="77777777" w:rsidR="005B566C" w:rsidRDefault="005B566C" w:rsidP="00A82364">
+    <w:p w14:paraId="4F088123" w14:textId="77777777" w:rsidR="00A82364" w:rsidRDefault="00A82364" w:rsidP="00A82364">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1718FE3C" w14:textId="77777777" w:rsidR="005B566C" w:rsidRDefault="005B566C" w:rsidP="00A82364">
+    <w:p w14:paraId="5AB5961E" w14:textId="77777777" w:rsidR="00A82364" w:rsidRDefault="00A82364" w:rsidP="00A82364">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="63489"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004845C3"/>
     <w:rsid w:val="00051F6F"/>
     <w:rsid w:val="00091950"/>
     <w:rsid w:val="00133FFF"/>
     <w:rsid w:val="001462B1"/>
     <w:rsid w:val="00155665"/>
     <w:rsid w:val="001744F7"/>
     <w:rsid w:val="001F2F43"/>
+    <w:rsid w:val="00255AC2"/>
     <w:rsid w:val="002B6224"/>
     <w:rsid w:val="002D4CF0"/>
-    <w:rsid w:val="002F0398"/>
     <w:rsid w:val="00307CE3"/>
     <w:rsid w:val="003618DE"/>
     <w:rsid w:val="003E568B"/>
     <w:rsid w:val="003F2D15"/>
     <w:rsid w:val="00425E99"/>
     <w:rsid w:val="004673E9"/>
     <w:rsid w:val="00467A19"/>
     <w:rsid w:val="00482A11"/>
     <w:rsid w:val="004845C3"/>
     <w:rsid w:val="004A5DAE"/>
     <w:rsid w:val="004C19AE"/>
     <w:rsid w:val="004C4DBC"/>
     <w:rsid w:val="004D165B"/>
     <w:rsid w:val="004D5DC2"/>
     <w:rsid w:val="00521AB3"/>
+    <w:rsid w:val="00526FAF"/>
+    <w:rsid w:val="00545696"/>
+    <w:rsid w:val="00546F10"/>
     <w:rsid w:val="005B0CDB"/>
-    <w:rsid w:val="005B566C"/>
     <w:rsid w:val="005D54C9"/>
     <w:rsid w:val="006E386E"/>
     <w:rsid w:val="007748E6"/>
     <w:rsid w:val="00776083"/>
     <w:rsid w:val="007847C0"/>
     <w:rsid w:val="007B0209"/>
     <w:rsid w:val="008B5957"/>
-    <w:rsid w:val="00A6035F"/>
     <w:rsid w:val="00A82364"/>
     <w:rsid w:val="00B428D5"/>
     <w:rsid w:val="00B854F8"/>
     <w:rsid w:val="00BB5E28"/>
     <w:rsid w:val="00C244A0"/>
     <w:rsid w:val="00C6100D"/>
     <w:rsid w:val="00C84F4F"/>
     <w:rsid w:val="00D901E8"/>
     <w:rsid w:val="00DA4E14"/>
     <w:rsid w:val="00DA563C"/>
     <w:rsid w:val="00DF5D5E"/>
     <w:rsid w:val="00EB184B"/>
     <w:rsid w:val="00EC221D"/>
     <w:rsid w:val="00EE0F9E"/>
     <w:rsid w:val="00F810BF"/>
-    <w:rsid w:val="00F815BE"/>
     <w:rsid w:val="00F82F56"/>
     <w:rsid w:val="00FD3F5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="63489"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="427A4AB9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{95AF7CD3-E67D-4837-A096-CA37239A5847}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2730,55 +3038,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004845C3"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -2841,51 +3144,51 @@
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A82364"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3148,57 +3451,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>589</Characters>
+  <Pages>2</Pages>
+  <Words>115</Words>
+  <Characters>659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>691</CharactersWithSpaces>
+  <CharactersWithSpaces>773</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>